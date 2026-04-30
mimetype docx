--- v0 (2026-03-12)
+++ v1 (2026-04-30)
@@ -1,49 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00DC3C57" w:rsidRPr="000A78EE" w:rsidRDefault="00DC3C57" w:rsidP="00DC3C57">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A78EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Перелік реєстраційних форм, що були подані на держа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -54,60 +53,73 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>вну перереєстрацію в період з 02</w:t>
       </w:r>
       <w:r w:rsidRPr="000A78EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>03</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002729C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.2026 по 06.02</w:t>
+        <w:t>.2026 по 06.0</w:t>
       </w:r>
+      <w:r w:rsidR="002729C8" w:rsidRPr="002729C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="000A78EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14822" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1284"/>
         <w:gridCol w:w="2745"/>
         <w:gridCol w:w="1583"/>
         <w:gridCol w:w="5544"/>
         <w:gridCol w:w="3666"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DC3C57" w:rsidRPr="00DC3C57" w:rsidTr="00DC3C57">
@@ -3275,52 +3287,50 @@
               </w:rPr>
               <w:t>ТОВ "ТК "</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC3C57">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Аврора</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC3C57">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC3C57" w:rsidRPr="00DC3C57" w:rsidTr="00DC3C57">
         <w:trPr>
           <w:trHeight w:val="745"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DC3C57" w:rsidRPr="00DC3C57" w:rsidRDefault="00DC3C57" w:rsidP="00DC3C57">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -4511,117 +4521,117 @@
               </w:rPr>
               <w:t xml:space="preserve"> GmbH, GERMANY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00247875" w:rsidRDefault="00247875"/>
     <w:sectPr w:rsidR="00247875" w:rsidSect="00DC3C57">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="850" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC3C57"/>
     <w:rsid w:val="00247875"/>
+    <w:rsid w:val="002729C8"/>
     <w:rsid w:val="006661B8"/>
     <w:rsid w:val="00747106"/>
     <w:rsid w:val="00DC3C57"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="5BBD38A7"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="15795AA6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{08BE6CC4-49D3-4B0B-8BEE-D9484677CBC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5321,60 +5331,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF483109-01A1-4C3F-86E8-99DDF5907CE5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B67EAD79-A90D-4D7C-9CFE-604F6CB5F1DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>359</Words>
   <Characters>2049</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>diakov.net</Company>