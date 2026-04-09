--- v2 (2026-03-09)
+++ v3 (2026-04-09)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="259">
   <si>
     <t>Агенція методологічної та науково-практичної роботи</t>
   </si>
   <si>
     <t>Гудзенко Олександр Павлович</t>
   </si>
   <si>
     <t>М'ягка Марина Євгенівна</t>
   </si>
   <si>
     <t>Адміністрація</t>
   </si>
   <si>
     <t>Адаманов Едем Бекірович</t>
   </si>
   <si>
     <t>Директор</t>
   </si>
   <si>
     <t>044-202-17-00</t>
   </si>
   <si>
     <t>Гусева Ганна Володимирівна</t>
   </si>
   <si>
@@ -88,657 +88,705 @@
   <si>
     <t>Гринь Світлана Володимирівна</t>
   </si>
   <si>
     <t>Дрягіна Олена Анатоліївна</t>
   </si>
   <si>
     <t>Відділ обліку витрат та обігу необоротних активів і товарно-матеріальних цінностей</t>
   </si>
   <si>
     <t>Карачик Вікторія Вікторівна</t>
   </si>
   <si>
     <t>Відділ обліку доходів та роботи із замовниками</t>
   </si>
   <si>
     <t>Таценко Лариса Степанівна</t>
   </si>
   <si>
     <t>Відділ оплати праці та розрахунково-касового обслуговування</t>
   </si>
   <si>
     <t>Солод Ольга Миколаївна</t>
   </si>
   <si>
+    <t>Відділ економічної безпеки</t>
+  </si>
+  <si>
+    <t>Волошин Роман Федорович</t>
+  </si>
+  <si>
     <t>Відділ закупівель</t>
   </si>
   <si>
     <t>Кондратюк Олена Сергіївна</t>
   </si>
   <si>
-    <t>Відділ преcслужби та зв'язків з громадськістю</t>
+    <t>Відділ інформаційної безпеки</t>
+  </si>
+  <si>
+    <t>Відділ комплаєнсу</t>
+  </si>
+  <si>
+    <t>Відділ консультативно-дорадчої діяльності</t>
+  </si>
+  <si>
+    <t>Відділ науково-експертної оцінки реєстраційних матеріалів та матеріалів клінічних досліджень</t>
+  </si>
+  <si>
+    <t>Ковтонюк Анна Володимирівна</t>
+  </si>
+  <si>
+    <t>Департамент аудиту</t>
+  </si>
+  <si>
+    <t>Оглобліна Мирослава Володимирівна</t>
+  </si>
+  <si>
+    <t>Распутняк Сергій Сергійович</t>
+  </si>
+  <si>
+    <t>Відділ аудиту системи фармаконагляду заявників</t>
+  </si>
+  <si>
+    <t>Обребська Алла Володимирівна</t>
+  </si>
+  <si>
+    <t>Глущенко Оксана Валеріївна</t>
+  </si>
+  <si>
+    <t>Відділ клінічного аудиту клінічних досліджень</t>
+  </si>
+  <si>
+    <t>Лавренчук Валентина Олександрівна</t>
+  </si>
+  <si>
+    <t>Сектор аудиту доклінічних досліджень</t>
+  </si>
+  <si>
+    <t>Козлов Михайло Іванович</t>
+  </si>
+  <si>
+    <t>Департамент безпеки та архівних справ</t>
+  </si>
+  <si>
+    <t>Лазор Василь Михайлович</t>
+  </si>
+  <si>
+    <t>Архівний відділ</t>
+  </si>
+  <si>
+    <t>Семків Марина Юріївна</t>
+  </si>
+  <si>
+    <t>Відділ безпеки</t>
+  </si>
+  <si>
+    <t>Самковий Олександр Іванович</t>
+  </si>
+  <si>
+    <t>Відділ вартування</t>
+  </si>
+  <si>
+    <t>Кравчук Сергій Михайлович</t>
+  </si>
+  <si>
+    <t>Департамент експертизи матеріалів доклінічних та клінічних випробувань</t>
+  </si>
+  <si>
+    <t>Герасимчук Таїса Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи якості матеріалів для клінічних випробувань</t>
+  </si>
+  <si>
+    <t>Комар Лілія Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ координації роботи локальних етичних комісій та моніторингу побічних реакцій</t>
+  </si>
+  <si>
+    <t>Шеметилло Юрій Олександрович</t>
+  </si>
+  <si>
+    <t>Андреєва Дар'я Петрівна</t>
+  </si>
+  <si>
+    <t>Відділ попередньої експертизи матеріалів доклінічних та клінічних випробувань</t>
+  </si>
+  <si>
+    <t>Федорчук Тетяна Андріївна</t>
+  </si>
+  <si>
+    <t>Димарецька Тетяна Сергіївна</t>
+  </si>
+  <si>
+    <t>Відділ спеціалізованої експертизи матеріалів клінічних випробувань</t>
+  </si>
+  <si>
+    <t>Смоляр Ольга Григорівна</t>
+  </si>
+  <si>
+    <t>Слєпов Юрій Вікторович</t>
+  </si>
+  <si>
+    <t>Організаційний сектор</t>
+  </si>
+  <si>
+    <t>Кондратюк Микола Леонідович</t>
+  </si>
+  <si>
+    <t>Сектор експертизи матеріалів доклінічних досліджень</t>
+  </si>
+  <si>
+    <t>Тур Олена Петрівна</t>
+  </si>
+  <si>
+    <t>Департамент експертизи реєстраційних матеріалів</t>
+  </si>
+  <si>
+    <t>Решетняк Ірина Сергіївна</t>
+  </si>
+  <si>
+    <t>Відділ організації діяльності</t>
+  </si>
+  <si>
+    <t>Дяченко Світлана Вікторівна</t>
+  </si>
+  <si>
+    <t>Управління експертизи матеріалів про медичне застосування лікарських засобів та номенклатури</t>
+  </si>
+  <si>
+    <t>Черненко Вікторія Валентинівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів про медичне застосування генеричних лікарських засобів</t>
+  </si>
+  <si>
+    <t>Шумна Ірина Миколаївна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів про медичне застосування лікарських засобів за повним досьє</t>
+  </si>
+  <si>
+    <t>Возняк Ірина Миколаївна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів про медичне застосування препаратів крові та вакцин</t>
+  </si>
+  <si>
+    <t>Нестерова Оксана Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів про медичне застосування традиційних та інших лікарських засобів</t>
+  </si>
+  <si>
+    <t>Терешкович Юлія Володимирівна</t>
+  </si>
+  <si>
+    <t>Управління експертизи реєстраційних матеріалів</t>
+  </si>
+  <si>
+    <t>Шатиркіна Тетяна Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи генеричних лікарських засобів</t>
+  </si>
+  <si>
+    <t>Кардаш Марина Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи лікарських засобів за повним досьє</t>
+  </si>
+  <si>
+    <t>Льошина Вікторія Вікторівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи препаратів крові та вакцин</t>
+  </si>
+  <si>
+    <t>Сахнюк Оксана Миколаївна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи традиційних та інших лікарських засобів</t>
+  </si>
+  <si>
+    <t>Бакун Богдан Володимирович</t>
+  </si>
+  <si>
+    <t>Департамент кадрового, документального та організаційного забезпечення</t>
+  </si>
+  <si>
+    <t>Рептух Світлана Юріївна</t>
+  </si>
+  <si>
+    <t>Відділ діловодства</t>
+  </si>
+  <si>
+    <t>Бєлоконь Людмила Олександрівна</t>
+  </si>
+  <si>
+    <t>Сова Леся Богданівна</t>
+  </si>
+  <si>
+    <t>Відділ кадрів</t>
+  </si>
+  <si>
+    <t>Кашпур Любов Петрівна</t>
+  </si>
+  <si>
+    <t>Дяченко Сергій Сергійович</t>
+  </si>
+  <si>
+    <t>Сектор по роботі з персоналом</t>
+  </si>
+  <si>
+    <t>Шидловська Вікторія Олександрівна</t>
+  </si>
+  <si>
+    <t>Департамент координації експертних матеріалів</t>
+  </si>
+  <si>
+    <t>Сікало Ірина Вікторівна</t>
+  </si>
+  <si>
+    <t>Відділ підготовки переліків до наказів МОЗ</t>
+  </si>
+  <si>
+    <t>Кунцевич Олена Іванівна</t>
+  </si>
+  <si>
+    <t>Відділ підготовки реєстраційних матеріалів</t>
+  </si>
+  <si>
+    <t>Курсакова Галина Григоріївна</t>
+  </si>
+  <si>
+    <t>Організаційний відділ (Єдине вікно)</t>
+  </si>
+  <si>
+    <t>Кулинич Вікторія Вікторівна</t>
+  </si>
+  <si>
+    <t>Управління зовнішніх комунікацій</t>
+  </si>
+  <si>
+    <t>Базікало Анна Миколаївна</t>
+  </si>
+  <si>
+    <t>Відділ координації комунікацій</t>
+  </si>
+  <si>
+    <t>Волошенко Ірина Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ логістики</t>
+  </si>
+  <si>
+    <t>Томілець Олександр Васильович</t>
+  </si>
+  <si>
+    <t>Департамент оцінки біодоступності та еквівалентності</t>
+  </si>
+  <si>
+    <t>Жукова Надія Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ оцінки еквівалентності in vitro</t>
+  </si>
+  <si>
+    <t>Відділ оцінки матеріалів біодоступності</t>
+  </si>
+  <si>
+    <t>Нагорняк Оксана Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ оцінки матеріалів біоеквівалентності</t>
+  </si>
+  <si>
+    <t>Кіка Оксана Петрівна</t>
+  </si>
+  <si>
+    <t>Відділ оцінки протоколів фармакокінетичних досліджень</t>
+  </si>
+  <si>
+    <t>Мішура Анастасія Михайлівна</t>
+  </si>
+  <si>
+    <t>Мухіна Кароліна Олександрівна</t>
+  </si>
+  <si>
+    <t>Департамент оцінки відповідності</t>
+  </si>
+  <si>
+    <t>Кузьо Андрій Вікторович</t>
+  </si>
+  <si>
+    <t>Випробувальна лабораторія</t>
+  </si>
+  <si>
+    <t>Управління оцінки відповідності та технічного контролю</t>
+  </si>
+  <si>
+    <t>Відділ оцінки відповідності та сертифікації продукції</t>
+  </si>
+  <si>
+    <t>Відділ технічного контролю та обробки документації</t>
+  </si>
+  <si>
+    <t>Департамент оцінки медичних технологій</t>
+  </si>
+  <si>
+    <t>Піняжко Ореста Богданівна</t>
+  </si>
+  <si>
+    <t>Малишевська Юлія Євгеніївна</t>
+  </si>
+  <si>
+    <t>Відділ науково-аналітичної діяльності</t>
+  </si>
+  <si>
+    <t>Ковальчук Тетяна Сергіївна</t>
+  </si>
+  <si>
+    <t>Відділ ціноутворення на лікарські засоби</t>
+  </si>
+  <si>
+    <t>Мороз Тетяна Анатоліївна</t>
+  </si>
+  <si>
+    <t>Смаль Лідія Михайлівна</t>
+  </si>
+  <si>
+    <t>Управління оцінки медичних технологій</t>
+  </si>
+  <si>
+    <t>Відділ організаційного забезпечення та координації експертних процедур</t>
+  </si>
+  <si>
+    <t>Бойша Оксана Ігорівна</t>
+  </si>
+  <si>
+    <t>Відділ оцінки економічної доцільності медичних технологій</t>
+  </si>
+  <si>
+    <t>Середюк Валерія Вікторівна</t>
+  </si>
+  <si>
+    <t>Хмельовська Маргарита Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ оцінки клінічної ефективності та безпеки медичних технологій</t>
+  </si>
+  <si>
+    <t>Романенко Ірина Миколаївна</t>
+  </si>
+  <si>
+    <t>Мусієнко Ірина Володимирівна</t>
+  </si>
+  <si>
+    <t>Департамент стандартів у сфері охорони здоров'я</t>
+  </si>
+  <si>
+    <t>Косяченко Костянтин Леонідович</t>
+  </si>
+  <si>
+    <t>Гуленко Оксана Іванівна</t>
+  </si>
+  <si>
+    <t>Відділ лікарського формуляру та аналізу впровадження медичних технологій</t>
+  </si>
+  <si>
+    <t>Двоєглазова Марина Валеріївна</t>
+  </si>
+  <si>
+    <t>Відділ цифровізації та організаційного забезпечення</t>
+  </si>
+  <si>
+    <t>Управління стандартизації медичної та реабілітаційної допомоги</t>
+  </si>
+  <si>
+    <t>Відділ стандартизації медичної та фармацевтичної допомоги</t>
+  </si>
+  <si>
+    <t>Шилкіна Олена Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ стандартизації реабілітаційної допомоги</t>
+  </si>
+  <si>
+    <t>Сороченко Наталія Олександрівна</t>
+  </si>
+  <si>
+    <t>Департамент фармаконагляду</t>
+  </si>
+  <si>
+    <t>Башкатова Тетяна Іванівна</t>
+  </si>
+  <si>
+    <t>Відділ моніторингу здійснення фармаконагляду</t>
+  </si>
+  <si>
+    <t>Євко Ольга Іванівна</t>
+  </si>
+  <si>
+    <t>Відділ моніторингу і менеджменту інформації з безпеки та оцінки періодично оновлюваних звітів з безпеки</t>
+  </si>
+  <si>
+    <t>Льоринець Марина Юріївна</t>
+  </si>
+  <si>
+    <t>Хоромська Олена Леонідівна</t>
+  </si>
+  <si>
+    <t>Відділ моніторингу несприятливих явищ після застосування лікарських засобів</t>
+  </si>
+  <si>
+    <t>Відділ організації діяльності та ведення баз даних</t>
+  </si>
+  <si>
+    <t>Понятовська Наталія Петрівна</t>
+  </si>
+  <si>
+    <t>Управління експертизи матеріалів з безпеки лікарських засобів</t>
+  </si>
+  <si>
+    <t>Скорик Євгенія Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів генеричних лікарських засобів</t>
+  </si>
+  <si>
+    <t>Купрій Крістіна Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів лікарських засобів за повним досьє, препаратів крові та вакцин</t>
+  </si>
+  <si>
+    <t>Штифурак Марія Михайлівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів традиційних та інших лікарських засобів</t>
+  </si>
+  <si>
+    <t>Друк Галина Володимирівна</t>
+  </si>
+  <si>
+    <t>Департамент фармацевтичної діяльності</t>
+  </si>
+  <si>
+    <t>Чижук Тетяна Вікторівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів з якості препаратів крові та вакцин</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів з якості, що подаються на внесення змін</t>
+  </si>
+  <si>
+    <t>Марусенко Наталя Анатоліївна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів з якості, що подаються на перереєстрацію</t>
+  </si>
+  <si>
+    <t>Коденко Анна Петрівна</t>
+  </si>
+  <si>
+    <t>Сахарова Олександра Сергіївна</t>
+  </si>
+  <si>
+    <t>Відділ оцінки матеріалів з якості</t>
+  </si>
+  <si>
+    <t>Семенюк Олег Володимирович</t>
+  </si>
+  <si>
+    <t>Відділ оцінки речовин</t>
+  </si>
+  <si>
+    <t>Прядка Світлана Михайлівна</t>
+  </si>
+  <si>
+    <t>Департамент фінансово-економічної та адміністративно-господарської роботи</t>
+  </si>
+  <si>
+    <t>Ковтун Світлана Василівна</t>
+  </si>
+  <si>
+    <t>Адміністративно-господарське управління</t>
+  </si>
+  <si>
+    <t>Коваль Віктор Миколайович</t>
+  </si>
+  <si>
+    <t>Відділ автотранспортного забезпечення</t>
+  </si>
+  <si>
+    <t>Волошенко Юрій Михайлович</t>
+  </si>
+  <si>
+    <t>Відділ матеріально-технічного забезпечення</t>
+  </si>
+  <si>
+    <t>Діденко Олена Олександрівна</t>
+  </si>
+  <si>
+    <t>Управління фінансово-економічної роботи</t>
+  </si>
+  <si>
+    <t>Лісніченко Андрій Миколайович</t>
+  </si>
+  <si>
+    <t>Відділ економіки</t>
+  </si>
+  <si>
+    <t>Шевченко Юрій Георгійович</t>
+  </si>
+  <si>
+    <t>Відділ фінансового планування, аналізу та звітності</t>
+  </si>
+  <si>
+    <t>Андрощук Людмила Степанівна</t>
+  </si>
+  <si>
+    <t>Лабораторія фармацевтичного аналізу</t>
+  </si>
+  <si>
+    <t>Бурмака Олександр Васильович</t>
+  </si>
+  <si>
+    <t>Макушенко Олександр Сергійович</t>
+  </si>
+  <si>
+    <t>Віварій</t>
+  </si>
+  <si>
+    <t>Відділ вірусологічних та імунобіологічних досліджень</t>
+  </si>
+  <si>
+    <t>Ведмеденко Валентина Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ забезпечення якості</t>
+  </si>
+  <si>
+    <t>Щербіна Тетяна Іванівна</t>
+  </si>
+  <si>
+    <t>Тарасова Світлана Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ мікробіологічних методів та активності антибіотиків</t>
+  </si>
+  <si>
+    <t>Хижняк Оксана Анатоліївна</t>
+  </si>
+  <si>
+    <t>Відділ фізико-хімічних методів</t>
+  </si>
+  <si>
+    <t>Юрчишина Валентина Аркадіївна</t>
+  </si>
+  <si>
+    <t>Відділ хімічних методів</t>
+  </si>
+  <si>
+    <t>Захарчук Тетяна Володимирівна</t>
+  </si>
+  <si>
+    <t>Самойленко Людмила Григорівна</t>
+  </si>
+  <si>
+    <t>Організаційний відділ</t>
+  </si>
+  <si>
+    <t>Севастьянова Юлія Вікторівна</t>
+  </si>
+  <si>
+    <t>Сектор з питань запобігання та виявлення корупції</t>
+  </si>
+  <si>
+    <t>Усікова Наталія Павлівна</t>
+  </si>
+  <si>
+    <t>Управління адміністрування державних реєстрів та аналітичної роботи</t>
+  </si>
+  <si>
+    <t>Баранько Ольга Валеріївна</t>
+  </si>
+  <si>
+    <t>Відділ адміністрування державних реєстрів</t>
+  </si>
+  <si>
+    <t>Козак Валентина Анатоліївна</t>
+  </si>
+  <si>
+    <t>Відділ аналітичної роботи</t>
+  </si>
+  <si>
+    <t>Шевчук Юлія Іванівна</t>
+  </si>
+  <si>
+    <t>Управління інформаційних технологій</t>
+  </si>
+  <si>
+    <t>Клєб Артем Олександрович</t>
+  </si>
+  <si>
+    <t>Відділ підтримки програмного забезпечення</t>
+  </si>
+  <si>
+    <t>Анісімов Володимир Вікторович</t>
+  </si>
+  <si>
+    <t>Відділ розробки та впровадження цифрових систем</t>
+  </si>
+  <si>
+    <t>Космінський Роман Віталійович</t>
+  </si>
+  <si>
+    <t>Відділ технічної підтримки та інформаційної безпеки</t>
+  </si>
+  <si>
+    <t>Управління комунікацій та зв'язків з громадськістю</t>
+  </si>
+  <si>
+    <t>Сєрікова Валерія Вадимівна</t>
+  </si>
+  <si>
+    <t>Відділ пресслужби та зв'язків з громадськістю</t>
   </si>
   <si>
     <t>Гончаренко Світлана Володимирівна</t>
   </si>
   <si>
-    <t>Департамент аудиту та післяреєстраційних експертиз</t>
-[...593 lines deleted...]
-    <t>Відділ технічної підтримки та інформаційної безпеки</t>
+    <t>Відділ прийому звернень "Гарячої лінії" МОЗ</t>
+  </si>
+  <si>
+    <t>Кавецька Юлія Сергіївна</t>
   </si>
   <si>
     <t>Управління міжнародної співпраці, євроінтеграції та забезпечення якості</t>
   </si>
   <si>
     <t>Садовнича Ольга Олегівна</t>
   </si>
   <si>
     <t>Орленко Тетяна Анатоліївна</t>
   </si>
   <si>
     <t>Відділ міжнародної співпраці та євроінтеграції</t>
   </si>
   <si>
     <t>Управління правового забезпечення</t>
   </si>
   <si>
     <t>Зінченко Сергій Володимирович</t>
   </si>
   <si>
     <t>Відділ договірної роботи</t>
   </si>
   <si>
     <t>Федоренко Олександр Анатолійович</t>
   </si>
@@ -798,51 +846,51 @@
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C356"/>
+  <dimension ref="A1:C383"/>
   <cols>
     <col min="1" max="1" width="60"/>
     <col min="2" max="2" width="60"/>
     <col min="3" max="3" width="32"/>
   </cols>
   <sheetData>
     <row r="1"/>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5"/>
     <row r="6">
       <c r="A6" t="s">
@@ -967,1235 +1015,1326 @@
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32"/>
     <row r="33">
       <c r="A33" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="34">
-[...3 lines deleted...]
-    </row>
+    <row r="34"/>
     <row r="35">
       <c r="A35" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="36"/>
     <row r="37">
       <c r="A37" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-    </row>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38"/>
     <row r="39">
       <c r="A39" t="s">
-        <v>35</v>
-[...7 lines deleted...]
-    </row>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="41"/>
     <row r="42">
       <c r="A42" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="43"/>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>36</v>
+      </c>
+    </row>
     <row r="44">
       <c r="A44" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="45"/>
+    <row r="46">
+      <c r="A46" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="45">
-[...4 lines deleted...]
-    <row r="46"/>
     <row r="47">
       <c r="A47" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="49"/>
     <row r="50">
       <c r="A50" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="52"/>
     <row r="53">
       <c r="A53" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="58"/>
     <row r="59">
       <c r="A59" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="61"/>
     <row r="62">
       <c r="A62" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="63"/>
-[...4 lines deleted...]
-    </row>
+    <row r="64"/>
     <row r="65">
       <c r="A65" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="66"/>
-[...4 lines deleted...]
-    </row>
+    <row r="67"/>
     <row r="68">
       <c r="A68" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="69"/>
-[...4 lines deleted...]
-    </row>
+    <row r="70"/>
     <row r="71">
       <c r="A71" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="73"/>
     <row r="74">
       <c r="A74" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="77"/>
     <row r="78">
       <c r="A78" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="84"/>
-[...4 lines deleted...]
-    </row>
+    <row r="85"/>
     <row r="86">
       <c r="A86" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="87"/>
-[...4 lines deleted...]
-    </row>
+    <row r="88"/>
     <row r="89">
       <c r="A89" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="90"/>
-[...4 lines deleted...]
-    </row>
+    <row r="91"/>
     <row r="92">
       <c r="A92" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="93"/>
-[...4 lines deleted...]
-    </row>
+    <row r="94"/>
     <row r="95">
       <c r="A95" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="96"/>
-[...4 lines deleted...]
-    </row>
+    <row r="97"/>
     <row r="98">
       <c r="A98" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="99"/>
-[...4 lines deleted...]
-    </row>
+    <row r="100"/>
     <row r="101">
       <c r="A101" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="102"/>
-[...4 lines deleted...]
-    </row>
+    <row r="103"/>
     <row r="104">
       <c r="A104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="105"/>
-[...4 lines deleted...]
-    </row>
+    <row r="106"/>
     <row r="107">
       <c r="A107" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="108"/>
-[...4 lines deleted...]
-    </row>
+    <row r="109"/>
     <row r="110">
       <c r="A110" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="111"/>
-[...4 lines deleted...]
-    </row>
+    <row r="112"/>
     <row r="113">
       <c r="A113" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="114"/>
-[...4 lines deleted...]
-    </row>
+    <row r="115"/>
     <row r="116">
       <c r="A116" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="117"/>
-[...4 lines deleted...]
-    </row>
+    <row r="118"/>
     <row r="119">
       <c r="A119" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="120"/>
-[...4 lines deleted...]
-    </row>
+    <row r="121"/>
     <row r="122">
       <c r="A122" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="123"/>
-[...4 lines deleted...]
-    </row>
+    <row r="124"/>
     <row r="125">
       <c r="A125" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="126"/>
-[...4 lines deleted...]
-    </row>
+    <row r="127"/>
     <row r="128">
       <c r="A128" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="130"/>
     <row r="131">
       <c r="A131" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="133"/>
-[...4 lines deleted...]
-    </row>
+    <row r="134"/>
     <row r="135">
       <c r="A135" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="136"/>
-[...1 lines deleted...]
-      <c r="A137" t="s">
+    <row r="136">
+      <c r="A136" t="s">
         <v>100</v>
       </c>
     </row>
+    <row r="137"/>
     <row r="138">
       <c r="A138" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="139"/>
-[...4 lines deleted...]
-    </row>
+    <row r="140"/>
     <row r="141">
       <c r="A141" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="142"/>
-[...4 lines deleted...]
-    </row>
+    <row r="143"/>
     <row r="144">
       <c r="A144" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="145"/>
-[...4 lines deleted...]
-    </row>
+    <row r="146"/>
     <row r="147">
       <c r="A147" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="148"/>
-[...4 lines deleted...]
-    </row>
+    <row r="149"/>
     <row r="150">
       <c r="A150" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="151"/>
-[...4 lines deleted...]
-    </row>
+    <row r="152"/>
     <row r="153">
       <c r="A153" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="154"/>
-[...4 lines deleted...]
-    </row>
+    <row r="155"/>
     <row r="156">
       <c r="A156" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="157"/>
-[...4 lines deleted...]
-    </row>
+    <row r="158"/>
     <row r="159">
       <c r="A159" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="160"/>
-[...4 lines deleted...]
-    </row>
+    <row r="161"/>
     <row r="162">
       <c r="A162" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="164"/>
     <row r="165">
       <c r="A165" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="167"/>
     <row r="168">
       <c r="A168" t="s">
-        <v>121</v>
-[...6 lines deleted...]
-    </row>
+        <v>120</v>
+      </c>
+    </row>
+    <row r="169"/>
     <row r="170">
       <c r="A170" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="172"/>
+    <row r="173">
+      <c r="A173" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="171"/>
-[...5 lines deleted...]
-    <row r="173"/>
     <row r="174">
       <c r="A174" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="175"/>
+    <row r="176">
+      <c r="A176" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="175">
-[...4 lines deleted...]
-    <row r="176"/>
     <row r="177">
       <c r="A177" t="s">
-        <v>127</v>
-[...6 lines deleted...]
-    </row>
+        <v>126</v>
+      </c>
+    </row>
+    <row r="178"/>
     <row r="179">
       <c r="A179" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-    </row>
+        <v>66</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="181"/>
     <row r="182">
       <c r="A182" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="184"/>
     <row r="185">
       <c r="A185" t="s">
-        <v>133</v>
-[...18 lines deleted...]
-    </row>
+        <v>130</v>
+      </c>
+    </row>
+    <row r="186"/>
+    <row r="187">
+      <c r="A187" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="188"/>
+    <row r="189">
+      <c r="A189" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="190"/>
     <row r="191">
       <c r="A191" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
     </row>
     <row r="192"/>
     <row r="193">
       <c r="A193" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>139</v>
-[...7 lines deleted...]
-    </row>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="196"/>
     <row r="197">
       <c r="A197" t="s">
-        <v>141</v>
-[...7 lines deleted...]
-    </row>
+        <v>137</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="199"/>
     <row r="200">
       <c r="A200" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="201"/>
+        <v>139</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="s">
+        <v>140</v>
+      </c>
+    </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>64</v>
-[...12 lines deleted...]
-    </row>
+        <v>141</v>
+      </c>
+    </row>
+    <row r="203"/>
+    <row r="204">
+      <c r="A204" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="205"/>
     <row r="206">
       <c r="A206" t="s">
-        <v>146</v>
-[...7 lines deleted...]
-    </row>
+        <v>143</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="208"/>
     <row r="209">
       <c r="A209" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="210"/>
+        <v>145</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>146</v>
+      </c>
+    </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="212"/>
     <row r="213">
       <c r="A213" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>151</v>
-[...7 lines deleted...]
-    </row>
+        <v>149</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="216"/>
     <row r="217">
       <c r="A217" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="218"/>
+        <v>151</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="s">
+        <v>152</v>
+      </c>
+    </row>
     <row r="219">
       <c r="A219" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="220"/>
+    <row r="221">
+      <c r="A221" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="220">
-[...4 lines deleted...]
-    <row r="221"/>
     <row r="222">
       <c r="A222" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="223"/>
+    <row r="224">
+      <c r="A224" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="223">
-[...9 lines deleted...]
-    </row>
+    <row r="225"/>
     <row r="226">
       <c r="A226" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="227"/>
     <row r="228">
       <c r="A228" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>161</v>
-[...7 lines deleted...]
-    <row r="231"/>
+        <v>159</v>
+      </c>
+    </row>
+    <row r="230"/>
+    <row r="231">
+      <c r="A231" t="s">
+        <v>160</v>
+      </c>
+    </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="233"/>
     <row r="234">
       <c r="A234" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="236"/>
     <row r="237">
       <c r="A237" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="239"/>
     <row r="240">
       <c r="A240" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>169</v>
-[...7 lines deleted...]
-    </row>
+        <v>167</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="243"/>
     <row r="244">
       <c r="A244" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="245"/>
     <row r="246">
       <c r="A246" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="248"/>
     <row r="249">
       <c r="A249" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="251"/>
     <row r="252">
       <c r="A252" t="s">
-        <v>176</v>
-[...7 lines deleted...]
-    </row>
+        <v>174</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="254"/>
     <row r="255">
       <c r="A255" t="s">
-        <v>178</v>
-[...7 lines deleted...]
-    </row>
+        <v>176</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="257"/>
     <row r="258">
       <c r="A258" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="259"/>
-[...4 lines deleted...]
-    </row>
+    <row r="260"/>
     <row r="261">
       <c r="A261" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="262"/>
-[...4 lines deleted...]
-    </row>
+    <row r="263"/>
     <row r="264">
       <c r="A264" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="265"/>
     <row r="266">
       <c r="A266" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="268"/>
     <row r="269">
       <c r="A269" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="271"/>
     <row r="272">
       <c r="A272" t="s">
-        <v>188</v>
+        <v>72</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="274"/>
     <row r="275">
       <c r="A275" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="277"/>
     <row r="278">
       <c r="A278" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="280"/>
     <row r="281">
       <c r="A281" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="283"/>
     <row r="284">
       <c r="A284" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>197</v>
-[...7 lines deleted...]
-    <row r="287"/>
+        <v>195</v>
+      </c>
+    </row>
+    <row r="286"/>
+    <row r="287">
+      <c r="A287" t="s">
+        <v>196</v>
+      </c>
+    </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="289"/>
     <row r="290">
       <c r="A290" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
     </row>
     <row r="292"/>
     <row r="293">
       <c r="A293" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="295"/>
     <row r="296">
       <c r="A296" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="298"/>
     <row r="299">
       <c r="A299" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="301"/>
     <row r="302">
       <c r="A302" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="304"/>
-[...4 lines deleted...]
-    </row>
+    <row r="305"/>
     <row r="306">
       <c r="A306" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="307"/>
+    <row r="308">
+      <c r="A308" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="307">
-[...4 lines deleted...]
-    <row r="308"/>
     <row r="309">
       <c r="A309" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="310"/>
+    <row r="311">
+      <c r="A311" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="310">
-[...4 lines deleted...]
-    <row r="311"/>
     <row r="312">
       <c r="A312" t="s">
-        <v>214</v>
-[...7 lines deleted...]
-    <row r="314"/>
+        <v>213</v>
+      </c>
+    </row>
+    <row r="313"/>
+    <row r="314">
+      <c r="A314" t="s">
+        <v>198</v>
+      </c>
+    </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>216</v>
-[...7 lines deleted...]
-    <row r="317"/>
+        <v>214</v>
+      </c>
+    </row>
+    <row r="316"/>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>215</v>
+      </c>
+    </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>218</v>
-[...7 lines deleted...]
-    <row r="320"/>
+        <v>216</v>
+      </c>
+    </row>
+    <row r="319"/>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>217</v>
+      </c>
+    </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-    <row r="323"/>
+        <v>218</v>
+      </c>
+    </row>
+    <row r="322"/>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>219</v>
+      </c>
+    </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="326"/>
     <row r="327">
       <c r="A327" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="329"/>
     <row r="330">
       <c r="A330" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="332"/>
     <row r="333">
       <c r="A333" t="s">
-        <v>228</v>
-[...7 lines deleted...]
-    </row>
+        <v>226</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="335"/>
     <row r="336">
       <c r="A336" t="s">
-        <v>230</v>
-[...7 lines deleted...]
-    </row>
+        <v>228</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="338"/>
     <row r="339">
       <c r="A339" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="340"/>
-[...1 lines deleted...]
-      <c r="A341" t="s">
+    <row r="341"/>
+    <row r="342">
+      <c r="A342" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="342"/>
     <row r="343">
       <c r="A343" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="344">
-      <c r="A344" t="s">
+    <row r="344"/>
+    <row r="345">
+      <c r="A345" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="345"/>
     <row r="346">
       <c r="A346" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="347">
-      <c r="A347" t="s">
+    <row r="347"/>
+    <row r="348">
+      <c r="A348" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="348"/>
     <row r="349">
       <c r="A349" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="350">
-      <c r="A350" t="s">
+    <row r="350"/>
+    <row r="351">
+      <c r="A351" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="351"/>
-[...4 lines deleted...]
-    </row>
+    <row r="352"/>
     <row r="353">
       <c r="A353" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="354"/>
-[...4 lines deleted...]
-    </row>
+    <row r="355"/>
     <row r="356">
       <c r="A356" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="s">
         <v>242</v>
+      </c>
+    </row>
+    <row r="358"/>
+    <row r="359">
+      <c r="A359" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="361"/>
+    <row r="362">
+      <c r="A362" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="364"/>
+    <row r="365">
+      <c r="A365" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="367"/>
+    <row r="368">
+      <c r="A368" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="369"/>
+    <row r="370">
+      <c r="A370" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="372"/>
+    <row r="373">
+      <c r="A373" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="375"/>
+    <row r="376">
+      <c r="A376" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="378"/>
+    <row r="379">
+      <c r="A379" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="381"/>
+    <row r="382">
+      <c r="A382" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="s">
+        <v>258</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>