--- v3 (2026-04-09)
+++ v4 (2026-06-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="269">
   <si>
     <t>Агенція методологічної та науково-практичної роботи</t>
   </si>
   <si>
     <t>Гудзенко Олександр Павлович</t>
   </si>
   <si>
     <t>М'ягка Марина Євгенівна</t>
   </si>
   <si>
     <t>Адміністрація</t>
   </si>
   <si>
     <t>Адаманов Едем Бекірович</t>
   </si>
   <si>
     <t>Директор</t>
   </si>
   <si>
     <t>044-202-17-00</t>
   </si>
   <si>
     <t>Гусева Ганна Володимирівна</t>
   </si>
   <si>
@@ -88,747 +88,777 @@
   <si>
     <t>Гринь Світлана Володимирівна</t>
   </si>
   <si>
     <t>Дрягіна Олена Анатоліївна</t>
   </si>
   <si>
     <t>Відділ обліку витрат та обігу необоротних активів і товарно-матеріальних цінностей</t>
   </si>
   <si>
     <t>Карачик Вікторія Вікторівна</t>
   </si>
   <si>
     <t>Відділ обліку доходів та роботи із замовниками</t>
   </si>
   <si>
     <t>Таценко Лариса Степанівна</t>
   </si>
   <si>
     <t>Відділ оплати праці та розрахунково-касового обслуговування</t>
   </si>
   <si>
     <t>Солод Ольга Миколаївна</t>
   </si>
   <si>
-    <t>Відділ економічної безпеки</t>
+    <t>Відділ адміністрування державних реєстрів</t>
+  </si>
+  <si>
+    <t>Баранько Ольга Валеріївна</t>
+  </si>
+  <si>
+    <t>Козак Валентина Анатоліївна</t>
+  </si>
+  <si>
+    <t>Відділ консультативно-дорадчої діяльності</t>
+  </si>
+  <si>
+    <t>Відділ науково-експертної оцінки реєстраційних матеріалів та матеріалів клінічних досліджень</t>
+  </si>
+  <si>
+    <t>Ковтонюк Анна Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ прийому звернень "Гаряча лінія" МОЗ</t>
+  </si>
+  <si>
+    <t>Шибська Людмила Іванівна</t>
+  </si>
+  <si>
+    <t>Відділ якості</t>
+  </si>
+  <si>
+    <t>Орленко Тетяна Анатоліївна</t>
+  </si>
+  <si>
+    <t>Департамент експертизи матеріалів доклінічних та клінічних випробувань</t>
+  </si>
+  <si>
+    <t>Герасимчук Таїса Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи якості матеріалів для клінічних випробувань</t>
+  </si>
+  <si>
+    <t>Комар Лілія Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ координації роботи локальних етичних комісій та моніторингу побічних реакцій</t>
+  </si>
+  <si>
+    <t>Шеметилло Юрій Олександрович</t>
+  </si>
+  <si>
+    <t>Андреєва Дар'я Петрівна</t>
+  </si>
+  <si>
+    <t>Відділ попередньої експертизи матеріалів доклінічних та клінічних випробувань</t>
+  </si>
+  <si>
+    <t>Федорчук Тетяна Андріївна</t>
+  </si>
+  <si>
+    <t>Димарецька Тетяна Сергіївна</t>
+  </si>
+  <si>
+    <t>Відділ спеціалізованої експертизи матеріалів клінічних випробувань</t>
+  </si>
+  <si>
+    <t>Смоляр Ольга Григорівна</t>
+  </si>
+  <si>
+    <t>Слєпов Юрій Вікторович</t>
+  </si>
+  <si>
+    <t>Сектор експертизи матеріалів доклінічних досліджень</t>
+  </si>
+  <si>
+    <t>Тур Олена Петрівна</t>
+  </si>
+  <si>
+    <t>Департамент експертизи реєстраційних матеріалів</t>
+  </si>
+  <si>
+    <t>Решетняк Ірина Сергіївна</t>
+  </si>
+  <si>
+    <t>Сектор оцінки речовин</t>
+  </si>
+  <si>
+    <t>Дяченко Світлана Вікторівна</t>
+  </si>
+  <si>
+    <t>Прядка Світлана Михайлівна</t>
+  </si>
+  <si>
+    <t>Управління експертизи матеріалів про медичне застосування лікарських засобів та номенклатури</t>
+  </si>
+  <si>
+    <t>Черненко Вікторія Валентинівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів про медичне застосування генеричних лікарських засобів</t>
+  </si>
+  <si>
+    <t>Шумна Ірина Миколаївна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів про медичне застосування лікарських засобів за повним досьє</t>
+  </si>
+  <si>
+    <t>Возняк Ірина Миколаївна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів про медичне застосування препаратів крові та вакцин</t>
+  </si>
+  <si>
+    <t>Нестерова Оксана Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів про медичне застосування традиційних та інших лікарських засобів</t>
+  </si>
+  <si>
+    <t>Терешкович Юлія Володимирівна</t>
+  </si>
+  <si>
+    <t>Управління експертизи реєстраційних матеріалів</t>
+  </si>
+  <si>
+    <t>Шатиркіна Тетяна Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи генеричних лікарських засобів</t>
+  </si>
+  <si>
+    <t>Кардаш Марина Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи лікарських засобів за повним досьє</t>
+  </si>
+  <si>
+    <t>Льошина Вікторія Вікторівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи препаратів крові та вакцин</t>
+  </si>
+  <si>
+    <t>Сахнюк Оксана Миколаївна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи традиційних та інших лікарських засобів</t>
+  </si>
+  <si>
+    <t>Бакун Богдан Володимирович</t>
+  </si>
+  <si>
+    <t>Департамент оцінки біодоступності та еквівалентності</t>
+  </si>
+  <si>
+    <t>Жукова Надія Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ оцінки еквівалентності in vitro</t>
+  </si>
+  <si>
+    <t>Відділ оцінки матеріалів біодоступності</t>
+  </si>
+  <si>
+    <t>Нагорняк Оксана Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ оцінки матеріалів біоеквівалентності</t>
+  </si>
+  <si>
+    <t>Сектор оцінки протоколів фармакокінетичних досліджень</t>
+  </si>
+  <si>
+    <t>Мішура Анастасія Михайлівна</t>
+  </si>
+  <si>
+    <t>Департамент оцінки відповідності</t>
+  </si>
+  <si>
+    <t>Кузьо Андрій Вікторович</t>
+  </si>
+  <si>
+    <t>Випробувальна лабораторія</t>
+  </si>
+  <si>
+    <t>Козлов Михайло Іванович</t>
+  </si>
+  <si>
+    <t>Відділ супроводу діяльності департаменту</t>
+  </si>
+  <si>
+    <t>Управління оцінки відповідності та технічного контролю</t>
+  </si>
+  <si>
+    <t>Відділ оцінки відповідності та сертифікації продукції</t>
+  </si>
+  <si>
+    <t>Відділ технічного контролю та обробки документації</t>
+  </si>
+  <si>
+    <t>Департамент оцінки медичних технологій</t>
+  </si>
+  <si>
+    <t>Піняжко Ореста Богданівна</t>
+  </si>
+  <si>
+    <t>Відділ ціноутворення на лікарські засоби</t>
+  </si>
+  <si>
+    <t>Мороз Тетяна Анатоліївна</t>
+  </si>
+  <si>
+    <t>Смаль Лідія Михайлівна</t>
+  </si>
+  <si>
+    <t>Сектор науково-аналітичної діяльності</t>
+  </si>
+  <si>
+    <t>Ковальчук Тетяна Сергіївна</t>
+  </si>
+  <si>
+    <t>Управління оцінки медичних технологій</t>
+  </si>
+  <si>
+    <t>Малишевська Юлія Євгеніївна</t>
+  </si>
+  <si>
+    <t>Відділ оцінки економічної доцільності медичних технологій</t>
+  </si>
+  <si>
+    <t>Середюк Валерія Вікторівна</t>
+  </si>
+  <si>
+    <t>Хмельовська Маргарита Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ оцінки клінічної ефективності та безпеки медичних технологій</t>
+  </si>
+  <si>
+    <t>Романенко Ірина Миколаївна</t>
+  </si>
+  <si>
+    <t>Мусієнко Ірина Володимирівна</t>
+  </si>
+  <si>
+    <t>Сектор організаційного забезпечення та координації експертних процедур</t>
+  </si>
+  <si>
+    <t>Бойша Оксана Ігорівна</t>
+  </si>
+  <si>
+    <t>Департамент стандартів у сфері охорони здоров'я</t>
+  </si>
+  <si>
+    <t>Гуленко Оксана Іванівна</t>
+  </si>
+  <si>
+    <t>Відділ лікарського формуляру та аналізу впровадження медичних технологій</t>
+  </si>
+  <si>
+    <t>Двоєглазова Марина Валеріївна</t>
+  </si>
+  <si>
+    <t>Відділ стандартизації медичної допомоги</t>
+  </si>
+  <si>
+    <t>Кіка Оксана Петрівна</t>
+  </si>
+  <si>
+    <t>Шилкіна Олена Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ стандартизації реабілітаційної допомоги</t>
+  </si>
+  <si>
+    <t>Сороченко Наталія Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ стандартизації фармацевтичної діяльності</t>
+  </si>
+  <si>
+    <t>Лисак Олена Михайлівна</t>
+  </si>
+  <si>
+    <t>Департамент фармацевтичної діяльності</t>
+  </si>
+  <si>
+    <t>Чижук Тетяна Вікторівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів з якості, що подаються на внесення змін</t>
+  </si>
+  <si>
+    <t>Марусенко Наталя Анатоліївна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів з якості, що подаються на реєстрацію</t>
+  </si>
+  <si>
+    <t>Голінько Євгенія Анатоліївна</t>
+  </si>
+  <si>
+    <t>Відділ оцінки матеріалів з якості</t>
+  </si>
+  <si>
+    <t>Семенюк Олег Володимирович</t>
+  </si>
+  <si>
+    <t>Сектор експертизи матеріалів з якості з перереєстрації</t>
+  </si>
+  <si>
+    <t>Коденко Анна Петрівна</t>
+  </si>
+  <si>
+    <t>Департамент фінансово-економічної та адміністративно-господарської роботи</t>
+  </si>
+  <si>
+    <t>Ковтун Світлана Василівна</t>
+  </si>
+  <si>
+    <t>Лісніченко Андрій Миколайович</t>
+  </si>
+  <si>
+    <t>Адміністративно-господарське управління</t>
+  </si>
+  <si>
+    <t>Коваль Віктор Миколайович</t>
+  </si>
+  <si>
+    <t>Відділ автотранспортного забезпечення</t>
+  </si>
+  <si>
+    <t>Волошенко Юрій Михайлович</t>
+  </si>
+  <si>
+    <t>Відділ матеріально-технічного забезпечення</t>
+  </si>
+  <si>
+    <t>Діденко Олена Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ економіки, фінансового планування, аналізу та звітності</t>
+  </si>
+  <si>
+    <t>Андрощук Людмила Степанівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів лікарських засобів за повним досьє, препаратів крові та вакцин</t>
+  </si>
+  <si>
+    <t>Штифурак Марія Михайлівна</t>
+  </si>
+  <si>
+    <t>Управління закупівель та категорійної стратегії</t>
+  </si>
+  <si>
+    <t>Бєлашова Наталя Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ закупівель</t>
+  </si>
+  <si>
+    <t>Сектор категорійного менеджменту</t>
+  </si>
+  <si>
+    <t>Глушко Ольга Михайлівна</t>
+  </si>
+  <si>
+    <t>Сектор супроводу договірної роботи</t>
+  </si>
+  <si>
+    <t>Департамент цифрової трансформації</t>
+  </si>
+  <si>
+    <t>Лисенко Ігор Володимирович</t>
+  </si>
+  <si>
+    <t>Управління бізнес-аналітики</t>
+  </si>
+  <si>
+    <t>Відділ аналітики і управління даними</t>
+  </si>
+  <si>
+    <t>Відділ бізнес-аналізу</t>
+  </si>
+  <si>
+    <t>Відділ методології та стандартизації процесів</t>
+  </si>
+  <si>
+    <t>Пазій Ольга Миколаївна</t>
+  </si>
+  <si>
+    <t>Управління інформаційних технологій</t>
+  </si>
+  <si>
+    <t>Клєб Артем Олександрович</t>
+  </si>
+  <si>
+    <t>Відділ підтримки програмного забезпечення</t>
+  </si>
+  <si>
+    <t>Анісімов Володимир Вікторович</t>
+  </si>
+  <si>
+    <t>Відділ технічної підтримки, розробки та вровадження цифрових систем</t>
+  </si>
+  <si>
+    <t>Космінський Роман Віталійович</t>
+  </si>
+  <si>
+    <t>Лабораторія фармацевтичного аналізу</t>
+  </si>
+  <si>
+    <t>Косяченко Костянтин Леонідович</t>
+  </si>
+  <si>
+    <t>Бурмака Олександр Васильович</t>
+  </si>
+  <si>
+    <t>Макушенко Олександр Сергійович</t>
+  </si>
+  <si>
+    <t>Віварій</t>
+  </si>
+  <si>
+    <t>Відділ вірусологічних та імунобіологічних досліджень</t>
+  </si>
+  <si>
+    <t>Ведмеденко Валентина Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ забезпечення якості</t>
+  </si>
+  <si>
+    <t>Щербіна Тетяна Іванівна</t>
+  </si>
+  <si>
+    <t>Тарасова Світлана Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ мікробіологічних методів та активності антибіотиків</t>
+  </si>
+  <si>
+    <t>Хижняк Оксана Анатоліївна</t>
+  </si>
+  <si>
+    <t>Відділ фізико-хімічних методів</t>
+  </si>
+  <si>
+    <t>Юрчишина Валентина Аркадіївна</t>
+  </si>
+  <si>
+    <t>Відділ хімічних методів</t>
+  </si>
+  <si>
+    <t>Захарчук Тетяна Володимирівна</t>
+  </si>
+  <si>
+    <t>Самойленко Людмила Григорівна</t>
+  </si>
+  <si>
+    <t>Організаційний відділ</t>
+  </si>
+  <si>
+    <t>Севастьянова Юлія Вікторівна</t>
+  </si>
+  <si>
+    <t>Організаційний відділ (Єдине вікно)</t>
+  </si>
+  <si>
+    <t>Кулинич Вікторія Вікторівна</t>
+  </si>
+  <si>
+    <t>Сектор з питань запобігання корупції</t>
+  </si>
+  <si>
+    <t>Усікова Наталія Павлівна</t>
+  </si>
+  <si>
+    <t>Сектор кіберзахисту</t>
+  </si>
+  <si>
+    <t>Управління аудиту клінічних та доклінічних досліджень, системи фармаконагляду</t>
+  </si>
+  <si>
+    <t>Оглобліна Мирослава Володимирівна</t>
+  </si>
+  <si>
+    <t>Распутняк Сергій Сергійович</t>
+  </si>
+  <si>
+    <t>Відділ аудиту системи фармаконагляду заявників</t>
+  </si>
+  <si>
+    <t>Обребська Алла Володимирівна</t>
+  </si>
+  <si>
+    <t>Глущенко Оксана Валеріївна</t>
+  </si>
+  <si>
+    <t>Шевчук Юлія Іванівна</t>
+  </si>
+  <si>
+    <t>Відділ клінічного аудиту клінічних та доклінічних досліджень</t>
+  </si>
+  <si>
+    <t>Лавренчук Валентина Олександрівна</t>
+  </si>
+  <si>
+    <t>Управління документообігу та забезпечення діяльності</t>
+  </si>
+  <si>
+    <t>Базікало Анна Миколаївна</t>
+  </si>
+  <si>
+    <t>Бєлоконь Людмила Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ документообігу</t>
+  </si>
+  <si>
+    <t>Сова Леся Богданівна</t>
+  </si>
+  <si>
+    <t>Відділ забезпечення діяльності</t>
+  </si>
+  <si>
+    <t>Відділ логістики</t>
+  </si>
+  <si>
+    <t>Томілець Олександр Васильович</t>
+  </si>
+  <si>
+    <t>Управління комплаєнсу, безпеки та архівної справи</t>
+  </si>
+  <si>
+    <t>Архівний відділ</t>
+  </si>
+  <si>
+    <t>Семків Марина Юріївна</t>
+  </si>
+  <si>
+    <t>Відділ інформаційної та економічної безпеки</t>
+  </si>
+  <si>
+    <t>Кавецька Юлія Сергіївна</t>
   </si>
   <si>
     <t>Волошин Роман Федорович</t>
   </si>
   <si>
-    <t>Відділ закупівель</t>
+    <t>Відділ комплаєнсу</t>
+  </si>
+  <si>
+    <t>Дьомін Роман Васильович</t>
+  </si>
+  <si>
+    <t>Управління комунікації, міжнародної співпраці та євроінтеграції</t>
+  </si>
+  <si>
+    <t>Сєрікова Валерія Вадимівна</t>
+  </si>
+  <si>
+    <t>Відділ зв'язків з громадськістю</t>
+  </si>
+  <si>
+    <t>Самковий Олександр Іванович</t>
+  </si>
+  <si>
+    <t>Гончаренко Світлана Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ міжнародної співпраці та євроінтеграції</t>
+  </si>
+  <si>
+    <t>Садовнича Ольга Олегівна</t>
+  </si>
+  <si>
+    <t>Відділ організаційно-протокольної роботи</t>
+  </si>
+  <si>
+    <t>Управління координації експертних матеріалів</t>
+  </si>
+  <si>
+    <t>Сікало Ірина Вікторівна</t>
+  </si>
+  <si>
+    <t>Відділ підготовки переліків до наказів МОЗ</t>
+  </si>
+  <si>
+    <t>Кунцевич Олена Іванівна</t>
+  </si>
+  <si>
+    <t>Відділ підготовки реєстраційних матеріалів</t>
+  </si>
+  <si>
+    <t>Курсакова Галина Григоріївна</t>
+  </si>
+  <si>
+    <t>Відділ сервісного обслуговування</t>
+  </si>
+  <si>
+    <t>Волошенко Ірина Володимирівна</t>
+  </si>
+  <si>
+    <t>Управління моніторингу фармаконагляду</t>
   </si>
   <si>
     <t>Кондратюк Олена Сергіївна</t>
   </si>
   <si>
-    <t>Відділ інформаційної безпеки</t>
-[...44 lines deleted...]
-    <t>Департамент безпеки та архівних справ</t>
+    <t>Стаховська Яна Сергіївна</t>
+  </si>
+  <si>
+    <t>Відділ моніторингу здійснення фармаконагляду</t>
+  </si>
+  <si>
+    <t>Євко Ольга Іванівна</t>
+  </si>
+  <si>
+    <t>Відділ моніторингу і менеджменту інформації з безпеки та оцінки періодично оновлюваних звітів з безпеки</t>
+  </si>
+  <si>
+    <t>Льоринець Марина Юріївна</t>
+  </si>
+  <si>
+    <t>Відділ моніторингу несприятливих явищ після застосування лікарських засобів</t>
+  </si>
+  <si>
+    <t>Понятовська Наталія Петрівна</t>
+  </si>
+  <si>
+    <t>Управління охорони та забезпечення діяльності технічних систем</t>
   </si>
   <si>
     <t>Лазор Василь Михайлович</t>
   </si>
   <si>
-    <t>Архівний відділ</t>
-[...11 lines deleted...]
-    <t>Відділ вартування</t>
+    <t>Відділ охорони</t>
   </si>
   <si>
     <t>Кравчук Сергій Михайлович</t>
   </si>
   <si>
-    <t>Департамент експертизи матеріалів доклінічних та клінічних випробувань</t>
-[...122 lines deleted...]
-    <t>Департамент кадрового, документального та організаційного забезпечення</t>
+    <t>Романчук Олександр Юрійович</t>
+  </si>
+  <si>
+    <t>Сектор забезпечення діяльності технічних систем</t>
+  </si>
+  <si>
+    <t>Управління по роботі з персоналом</t>
+  </si>
+  <si>
+    <t>Д'яченко Крістіна Вікторівна</t>
+  </si>
+  <si>
+    <t>Відділ кадрів</t>
+  </si>
+  <si>
+    <t>Кашпур Любов Петрівна</t>
+  </si>
+  <si>
+    <t>Сектор розвитку, навчання та підбору персоналу</t>
+  </si>
+  <si>
+    <t>Шидловська Вікторія Олександрівна</t>
+  </si>
+  <si>
+    <t>Управління правового забезпечення</t>
+  </si>
+  <si>
+    <t>Зінченко Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Відділ договірної роботи</t>
+  </si>
+  <si>
+    <t>Федоренко Олександр Анатолійович</t>
+  </si>
+  <si>
+    <t>Відділ нормативно-правової роботи</t>
+  </si>
+  <si>
+    <t>Солод Андрій Григорович</t>
+  </si>
+  <si>
+    <t>Відділ претензійно-позовної роботи</t>
+  </si>
+  <si>
+    <t>Гончаров Олександр Олександрович</t>
+  </si>
+  <si>
+    <t>Сектор правової оцінки реєстраційних матеріалів</t>
+  </si>
+  <si>
+    <t>Гирман Володимир Миколайович</t>
+  </si>
+  <si>
+    <t>Управління фармаконагляду</t>
+  </si>
+  <si>
+    <t>Башкатова Тетяна Іванівна</t>
+  </si>
+  <si>
+    <t>Скорик Євгенія Володимирівна</t>
   </si>
   <si>
     <t>Рептух Світлана Юріївна</t>
   </si>
   <si>
-    <t>Відділ діловодства</t>
-[...11 lines deleted...]
-    <t>Кашпур Любов Петрівна</t>
+    <t>Відділ експертизи матеріалів генеричних лікарських засобів</t>
+  </si>
+  <si>
+    <t>Купрій Крістіна Олександрівна</t>
+  </si>
+  <si>
+    <t>Відділ експертизи матеріалів традиційних та інших лікарських засобів</t>
+  </si>
+  <si>
+    <t>Друк Галина Володимирівна</t>
+  </si>
+  <si>
+    <t>Відділ забезпечення ведення баз даних</t>
+  </si>
+  <si>
+    <t>Сектор експертизи матеріалів лікарських засобів за повним досьє, препаратів крові та вакцин</t>
   </si>
   <si>
     <t>Дяченко Сергій Сергійович</t>
-  </si>
-[...469 lines deleted...]
-    <t>Гончаров Олександр Олександрович</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -846,51 +876,51 @@
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C383"/>
+  <dimension ref="A1:C389"/>
   <cols>
     <col min="1" max="1" width="60"/>
     <col min="2" max="2" width="60"/>
     <col min="3" max="3" width="32"/>
   </cols>
   <sheetData>
     <row r="1"/>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5"/>
     <row r="6">
       <c r="A6" t="s">
@@ -998,1343 +1028,1373 @@
         <v>23</v>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26"/>
     <row r="27">
       <c r="A27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="29"/>
-[...1 lines deleted...]
-      <c r="A30" t="s">
+    <row r="29">
+      <c r="A29" t="s">
         <v>28</v>
       </c>
     </row>
+    <row r="30"/>
     <row r="31">
       <c r="A31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32"/>
     <row r="33">
       <c r="A33" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="34"/>
-[...1 lines deleted...]
-      <c r="A35" t="s">
+    <row r="34">
+      <c r="A34" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="36"/>
+    <row r="35"/>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>32</v>
+      </c>
+    </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="38"/>
     <row r="39">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="41"/>
     <row r="42">
       <c r="A42" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      <c r="A44" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="45"/>
+    <row r="44"/>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>38</v>
+      </c>
+    </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      <c r="A47" t="s">
         <v>39</v>
       </c>
     </row>
+    <row r="47"/>
     <row r="48">
       <c r="A48" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="49"/>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>41</v>
+      </c>
+    </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="A51" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="52"/>
+    <row r="51"/>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>43</v>
+      </c>
+    </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="55"/>
     <row r="56">
       <c r="A56" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="A59" t="s">
         <v>47</v>
       </c>
     </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="59"/>
     <row r="60">
       <c r="A60" t="s">
-        <v>48</v>
-[...4 lines deleted...]
-      <c r="A62" t="s">
         <v>49</v>
       </c>
     </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="62"/>
     <row r="63">
       <c r="A63" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="A65" t="s">
         <v>51</v>
       </c>
     </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="65"/>
     <row r="66">
       <c r="A66" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="67"/>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>54</v>
+      </c>
+    </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-    <row r="70"/>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="69"/>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>56</v>
+      </c>
+    </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>55</v>
-[...7 lines deleted...]
-    <row r="73"/>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="72"/>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>58</v>
+      </c>
+    </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-    </row>
+        <v>59</v>
+      </c>
+    </row>
+    <row r="75"/>
     <row r="76">
       <c r="A76" t="s">
-        <v>59</v>
-[...4 lines deleted...]
-      <c r="A78" t="s">
         <v>60</v>
       </c>
     </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="78"/>
     <row r="79">
       <c r="A79" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="81"/>
     <row r="82">
       <c r="A82" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      <c r="A84" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="85"/>
+    <row r="84"/>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>66</v>
+      </c>
+    </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      <c r="A87" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="88"/>
+    <row r="87"/>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>68</v>
+      </c>
+    </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      <c r="A90" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="91"/>
+    <row r="90"/>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>70</v>
+      </c>
+    </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      <c r="A93" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="94"/>
+    <row r="93"/>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>72</v>
+      </c>
+    </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      <c r="A96" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="97"/>
+    <row r="96"/>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>74</v>
+      </c>
+    </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      <c r="A99" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="100"/>
+    <row r="99"/>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>76</v>
+      </c>
+    </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      <c r="A102" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="103"/>
-[...1 lines deleted...]
-      <c r="A104" t="s">
+    <row r="102"/>
+    <row r="103">
+      <c r="A103" t="s">
         <v>78</v>
       </c>
     </row>
+    <row r="104"/>
     <row r="105">
       <c r="A105" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="106"/>
-[...1 lines deleted...]
-      <c r="A107" t="s">
+    <row r="106">
+      <c r="A106" t="s">
         <v>80</v>
       </c>
     </row>
+    <row r="107"/>
     <row r="108">
       <c r="A108" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="109"/>
     <row r="110">
       <c r="A110" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="112"/>
     <row r="113">
       <c r="A113" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="115"/>
     <row r="116">
       <c r="A116" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="118"/>
     <row r="119">
       <c r="A119" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="120">
-      <c r="A120" t="s">
+    <row r="120"/>
+    <row r="121">
+      <c r="A121" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="121"/>
-[...4 lines deleted...]
-    </row>
+    <row r="122"/>
     <row r="123">
       <c r="A123" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="124"/>
     <row r="125">
       <c r="A125" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="126"/>
+    <row r="127">
+      <c r="A127" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="126">
-[...4 lines deleted...]
-    <row r="127"/>
     <row r="128">
       <c r="A128" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="129"/>
+    <row r="130">
+      <c r="A130" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="129">
-[...4 lines deleted...]
-    <row r="130"/>
     <row r="131">
       <c r="A131" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="133"/>
+    <row r="134">
+      <c r="A134" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="133">
-[...4 lines deleted...]
-    <row r="134"/>
     <row r="135">
       <c r="A135" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="136"/>
+    <row r="137">
+      <c r="A137" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="136">
-[...4 lines deleted...]
-    <row r="137"/>
     <row r="138">
       <c r="A138" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      <c r="A139" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="139"/>
+    <row r="140">
+      <c r="A140" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="140"/>
     <row r="141">
       <c r="A141" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="143"/>
     <row r="144">
       <c r="A144" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="146"/>
-[...1 lines deleted...]
-      <c r="A147" t="s">
+    <row r="146">
+      <c r="A146" t="s">
         <v>106</v>
       </c>
     </row>
+    <row r="147"/>
     <row r="148">
       <c r="A148" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="149"/>
-[...1 lines deleted...]
-      <c r="A150" t="s">
+    <row r="149">
+      <c r="A149" t="s">
         <v>108</v>
       </c>
     </row>
+    <row r="150"/>
     <row r="151">
       <c r="A151" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="152"/>
-[...1 lines deleted...]
-      <c r="A153" t="s">
+    <row r="152">
+      <c r="A152" t="s">
         <v>110</v>
       </c>
     </row>
+    <row r="153"/>
     <row r="154">
       <c r="A154" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="155"/>
-[...1 lines deleted...]
-      <c r="A156" t="s">
+    <row r="155">
+      <c r="A155" t="s">
         <v>112</v>
       </c>
     </row>
+    <row r="156"/>
     <row r="157">
       <c r="A157" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="158"/>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>114</v>
+      </c>
+    </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      <c r="A160" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="161"/>
+    <row r="160"/>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>116</v>
+      </c>
+    </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      <c r="A163" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="164"/>
+    <row r="163"/>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>118</v>
+      </c>
+    </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="A166" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="167"/>
+    <row r="166"/>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>120</v>
+      </c>
+    </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="169"/>
     <row r="170">
       <c r="A170" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="172"/>
     <row r="173">
       <c r="A173" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="175"/>
     <row r="176">
       <c r="A176" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="178"/>
     <row r="179">
       <c r="A179" t="s">
-        <v>66</v>
+        <v>128</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="181"/>
     <row r="182">
       <c r="A182" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>129</v>
-[...8 lines deleted...]
-    <row r="186"/>
+        <v>131</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="185"/>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>133</v>
+      </c>
+    </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="188"/>
     <row r="189">
       <c r="A189" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-    <row r="192"/>
+        <v>135</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="191"/>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>137</v>
+      </c>
+    </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-    </row>
+        <v>138</v>
+      </c>
+    </row>
+    <row r="194"/>
     <row r="195">
       <c r="A195" t="s">
-        <v>136</v>
-[...7 lines deleted...]
-    </row>
+        <v>139</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="197"/>
     <row r="198">
       <c r="A198" t="s">
-        <v>138</v>
-[...7 lines deleted...]
-    </row>
+        <v>141</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="200"/>
     <row r="201">
       <c r="A201" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="203"/>
     <row r="204">
       <c r="A204" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="205"/>
     <row r="206">
       <c r="A206" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="208"/>
     <row r="209">
       <c r="A209" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-    </row>
+        <v>148</v>
+      </c>
+    </row>
+    <row r="210"/>
     <row r="211">
       <c r="A211" t="s">
-        <v>147</v>
-[...7 lines deleted...]
-    </row>
+        <v>149</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="213"/>
     <row r="214">
       <c r="A214" t="s">
-        <v>149</v>
-[...9 lines deleted...]
-      <c r="A217" t="s">
         <v>151</v>
       </c>
     </row>
+    <row r="215"/>
+    <row r="216">
+      <c r="A216" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="217"/>
     <row r="218">
       <c r="A218" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      <c r="A219" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="220"/>
+    <row r="219"/>
+    <row r="220">
+      <c r="A220" t="s">
+        <v>154</v>
+      </c>
+    </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      <c r="A222" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="223"/>
+    <row r="222"/>
+    <row r="223">
+      <c r="A223" t="s">
+        <v>156</v>
+      </c>
+    </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="225"/>
     <row r="226">
       <c r="A226" t="s">
-        <v>157</v>
-[...4 lines deleted...]
-      <c r="A228" t="s">
         <v>158</v>
       </c>
     </row>
+    <row r="227">
+      <c r="A227" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="228"/>
     <row r="229">
       <c r="A229" t="s">
-        <v>159</v>
-[...4 lines deleted...]
-      <c r="A231" t="s">
         <v>160</v>
       </c>
     </row>
+    <row r="230">
+      <c r="A230" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="231"/>
     <row r="232">
       <c r="A232" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="233"/>
+        <v>162</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s">
+        <v>163</v>
+      </c>
+    </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="236"/>
     <row r="237">
       <c r="A237" t="s">
-        <v>164</v>
-[...7 lines deleted...]
-    <row r="239"/>
+        <v>166</v>
+      </c>
+    </row>
+    <row r="238"/>
+    <row r="239">
+      <c r="A239" t="s">
+        <v>167</v>
+      </c>
+    </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>166</v>
-[...6 lines deleted...]
-    </row>
+        <v>168</v>
+      </c>
+    </row>
+    <row r="241"/>
     <row r="242">
       <c r="A242" t="s">
-        <v>168</v>
-[...4 lines deleted...]
-      <c r="A244" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="245"/>
+    <row r="243">
+      <c r="A243" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="244"/>
+    <row r="245">
+      <c r="A245" t="s">
+        <v>137</v>
+      </c>
+    </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      <c r="A247" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="248"/>
+    <row r="247"/>
+    <row r="248">
+      <c r="A248" t="s">
+        <v>172</v>
+      </c>
+    </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      <c r="A250" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="251"/>
+    <row r="250"/>
+    <row r="251">
+      <c r="A251" t="s">
+        <v>174</v>
+      </c>
+    </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      <c r="A253" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="254"/>
+    <row r="253"/>
+    <row r="254">
+      <c r="A254" t="s">
+        <v>176</v>
+      </c>
+    </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="257"/>
     <row r="258">
       <c r="A258" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="260"/>
     <row r="261">
       <c r="A261" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="263"/>
     <row r="264">
       <c r="A264" t="s">
-        <v>182</v>
-[...4 lines deleted...]
-      <c r="A266" t="s">
         <v>183</v>
       </c>
     </row>
+    <row r="265">
+      <c r="A265" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="266"/>
     <row r="267">
       <c r="A267" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="268"/>
     <row r="269">
       <c r="A269" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>186</v>
-[...7 lines deleted...]
-    </row>
+        <v>187</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="272"/>
     <row r="273">
       <c r="A273" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="274"/>
+        <v>189</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="s">
+        <v>190</v>
+      </c>
+    </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="277"/>
     <row r="278">
       <c r="A278" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="280"/>
     <row r="281">
       <c r="A281" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>193</v>
-[...7 lines deleted...]
-    </row>
+        <v>196</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="284"/>
     <row r="285">
       <c r="A285" t="s">
-        <v>195</v>
-[...7 lines deleted...]
-    </row>
+        <v>198</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="287"/>
     <row r="288">
       <c r="A288" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="289"/>
     <row r="290">
       <c r="A290" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="292"/>
     <row r="293">
       <c r="A293" t="s">
-        <v>200</v>
-[...7 lines deleted...]
-    <row r="295"/>
+        <v>203</v>
+      </c>
+    </row>
+    <row r="294"/>
+    <row r="295">
+      <c r="A295" t="s">
+        <v>204</v>
+      </c>
+    </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>202</v>
-[...7 lines deleted...]
-    <row r="298"/>
+        <v>205</v>
+      </c>
+    </row>
+    <row r="297"/>
+    <row r="298">
+      <c r="A298" t="s">
+        <v>206</v>
+      </c>
+    </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="301"/>
     <row r="302">
       <c r="A302" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>207</v>
-[...7 lines deleted...]
-    <row r="305"/>
+        <v>210</v>
+      </c>
+    </row>
+    <row r="304"/>
+    <row r="305">
+      <c r="A305" t="s">
+        <v>211</v>
+      </c>
+    </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="307"/>
     <row r="308">
       <c r="A308" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>211</v>
-[...7 lines deleted...]
-    </row>
+        <v>214</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="311"/>
     <row r="312">
       <c r="A312" t="s">
-        <v>213</v>
-[...7 lines deleted...]
-    </row>
+        <v>216</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="314"/>
     <row r="315">
       <c r="A315" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="316"/>
     <row r="317">
       <c r="A317" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
     <row r="319"/>
     <row r="320">
       <c r="A320" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="322"/>
     <row r="323">
       <c r="A323" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-    <row r="326"/>
+        <v>224</v>
+      </c>
+    </row>
+    <row r="325"/>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>225</v>
+      </c>
+    </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>222</v>
-[...7 lines deleted...]
-    <row r="329"/>
+        <v>226</v>
+      </c>
+    </row>
+    <row r="328"/>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>227</v>
+      </c>
+    </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="332"/>
     <row r="333">
       <c r="A333" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="335"/>
     <row r="336">
       <c r="A336" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="338"/>
     <row r="339">
       <c r="A339" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="341"/>
     <row r="342">
       <c r="A342" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
     </row>
     <row r="344"/>
     <row r="345">
       <c r="A345" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-    </row>
+        <v>239</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="348"/>
     <row r="349">
       <c r="A349" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
     </row>
     <row r="350"/>
     <row r="351">
       <c r="A351" t="s">
-        <v>238</v>
-[...7 lines deleted...]
-    </row>
+        <v>242</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="353"/>
     <row r="354">
       <c r="A354" t="s">
-        <v>240</v>
-[...7 lines deleted...]
-    </row>
+        <v>244</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="356"/>
     <row r="357">
       <c r="A357" t="s">
-        <v>242</v>
-[...7 lines deleted...]
-    </row>
+        <v>246</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="359"/>
     <row r="360">
       <c r="A360" t="s">
-        <v>244</v>
-[...7 lines deleted...]
-    </row>
+        <v>248</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="362"/>
     <row r="363">
       <c r="A363" t="s">
-        <v>246</v>
-[...7 lines deleted...]
-    </row>
+        <v>250</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="365"/>
     <row r="366">
       <c r="A366" t="s">
-        <v>247</v>
-[...8 lines deleted...]
-    <row r="369"/>
+        <v>252</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="368"/>
+    <row r="369">
+      <c r="A369" t="s">
+        <v>254</v>
+      </c>
+    </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>249</v>
-[...7 lines deleted...]
-    <row r="372"/>
+        <v>255</v>
+      </c>
+    </row>
+    <row r="371"/>
+    <row r="372">
+      <c r="A372" t="s">
+        <v>256</v>
+      </c>
+    </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>251</v>
-[...7 lines deleted...]
-    <row r="375"/>
+        <v>257</v>
+      </c>
+    </row>
+    <row r="374"/>
+    <row r="375">
+      <c r="A375" t="s">
+        <v>258</v>
+      </c>
+    </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>254</v>
-[...7 lines deleted...]
-    </row>
+        <v>260</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="379"/>
     <row r="380">
       <c r="A380" t="s">
-        <v>256</v>
-[...7 lines deleted...]
-    </row>
+        <v>262</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="382"/>
     <row r="383">
       <c r="A383" t="s">
-        <v>258</v>
+        <v>264</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="385"/>
+    <row r="386">
+      <c r="A386" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="387"/>
+    <row r="388">
+      <c r="A388" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="s">
+        <v>268</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>