--- v4 (2026-06-13)
+++ v5 (2026-07-03)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="272">
   <si>
     <t>Агенція методологічної та науково-практичної роботи</t>
   </si>
   <si>
     <t>Гудзенко Олександр Павлович</t>
   </si>
   <si>
     <t>М'ягка Марина Євгенівна</t>
   </si>
   <si>
     <t>Адміністрація</t>
   </si>
   <si>
     <t>Адаманов Едем Бекірович</t>
   </si>
   <si>
     <t>Директор</t>
   </si>
   <si>
     <t>044-202-17-00</t>
   </si>
   <si>
     <t>Гусева Ганна Володимирівна</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
   <si>
     <t>Льошина Вікторія Вікторівна</t>
   </si>
   <si>
     <t>Відділ експертизи препаратів крові та вакцин</t>
   </si>
   <si>
     <t>Сахнюк Оксана Миколаївна</t>
   </si>
   <si>
     <t>Відділ експертизи традиційних та інших лікарських засобів</t>
   </si>
   <si>
     <t>Бакун Богдан Володимирович</t>
   </si>
   <si>
     <t>Департамент оцінки біодоступності та еквівалентності</t>
   </si>
   <si>
     <t>Жукова Надія Олександрівна</t>
   </si>
   <si>
     <t>Відділ оцінки еквівалентності in vitro</t>
   </si>
   <si>
+    <t>Перевозник Яніна Леонідівна</t>
+  </si>
+  <si>
     <t>Відділ оцінки матеріалів біодоступності</t>
   </si>
   <si>
     <t>Нагорняк Оксана Олександрівна</t>
   </si>
   <si>
     <t>Відділ оцінки матеріалів біоеквівалентності</t>
   </si>
   <si>
     <t>Сектор оцінки протоколів фармакокінетичних досліджень</t>
   </si>
   <si>
     <t>Мішура Анастасія Михайлівна</t>
   </si>
   <si>
     <t>Департамент оцінки відповідності</t>
   </si>
   <si>
     <t>Кузьо Андрій Вікторович</t>
   </si>
   <si>
     <t>Випробувальна лабораторія</t>
   </si>
   <si>
     <t>Козлов Михайло Іванович</t>
@@ -457,59 +460,65 @@
   <si>
     <t>Відділ експертизи матеріалів лікарських засобів за повним досьє, препаратів крові та вакцин</t>
   </si>
   <si>
     <t>Штифурак Марія Михайлівна</t>
   </si>
   <si>
     <t>Управління закупівель та категорійної стратегії</t>
   </si>
   <si>
     <t>Бєлашова Наталя Володимирівна</t>
   </si>
   <si>
     <t>Відділ закупівель</t>
   </si>
   <si>
     <t>Сектор категорійного менеджменту</t>
   </si>
   <si>
     <t>Глушко Ольга Михайлівна</t>
   </si>
   <si>
     <t>Сектор супроводу договірної роботи</t>
   </si>
   <si>
+    <t>Литвиненко Леся Володимирівна</t>
+  </si>
+  <si>
     <t>Департамент цифрової трансформації</t>
   </si>
   <si>
     <t>Лисенко Ігор Володимирович</t>
   </si>
   <si>
     <t>Управління бізнес-аналітики</t>
   </si>
   <si>
+    <t>Бондаренко Юрій Юрійович</t>
+  </si>
+  <si>
     <t>Відділ аналітики і управління даними</t>
   </si>
   <si>
     <t>Відділ бізнес-аналізу</t>
   </si>
   <si>
     <t>Відділ методології та стандартизації процесів</t>
   </si>
   <si>
     <t>Пазій Ольга Миколаївна</t>
   </si>
   <si>
     <t>Управління інформаційних технологій</t>
   </si>
   <si>
     <t>Клєб Артем Олександрович</t>
   </si>
   <si>
     <t>Відділ підтримки програмного забезпечення</t>
   </si>
   <si>
     <t>Анісімов Володимир Вікторович</t>
   </si>
   <si>
     <t>Відділ технічної підтримки, розробки та вровадження цифрових систем</t>
@@ -694,90 +703,90 @@
   <si>
     <t>Сікало Ірина Вікторівна</t>
   </si>
   <si>
     <t>Відділ підготовки переліків до наказів МОЗ</t>
   </si>
   <si>
     <t>Кунцевич Олена Іванівна</t>
   </si>
   <si>
     <t>Відділ підготовки реєстраційних матеріалів</t>
   </si>
   <si>
     <t>Курсакова Галина Григоріївна</t>
   </si>
   <si>
     <t>Відділ сервісного обслуговування</t>
   </si>
   <si>
     <t>Волошенко Ірина Володимирівна</t>
   </si>
   <si>
     <t>Управління моніторингу фармаконагляду</t>
   </si>
   <si>
-    <t>Кондратюк Олена Сергіївна</t>
-[...1 lines deleted...]
-  <si>
     <t>Стаховська Яна Сергіївна</t>
   </si>
   <si>
     <t>Відділ моніторингу здійснення фармаконагляду</t>
   </si>
   <si>
     <t>Євко Ольга Іванівна</t>
   </si>
   <si>
     <t>Відділ моніторингу і менеджменту інформації з безпеки та оцінки періодично оновлюваних звітів з безпеки</t>
   </si>
   <si>
     <t>Льоринець Марина Юріївна</t>
   </si>
   <si>
     <t>Відділ моніторингу несприятливих явищ після застосування лікарських засобів</t>
   </si>
   <si>
     <t>Понятовська Наталія Петрівна</t>
   </si>
   <si>
     <t>Управління охорони та забезпечення діяльності технічних систем</t>
   </si>
   <si>
     <t>Лазор Василь Михайлович</t>
   </si>
   <si>
     <t>Відділ охорони</t>
   </si>
   <si>
     <t>Кравчук Сергій Михайлович</t>
   </si>
   <si>
     <t>Романчук Олександр Юрійович</t>
   </si>
   <si>
     <t>Сектор забезпечення діяльності технічних систем</t>
+  </si>
+  <si>
+    <t>Ярмак Сергій Федорович</t>
   </si>
   <si>
     <t>Управління по роботі з персоналом</t>
   </si>
   <si>
     <t>Д'яченко Крістіна Вікторівна</t>
   </si>
   <si>
     <t>Відділ кадрів</t>
   </si>
   <si>
     <t>Кашпур Любов Петрівна</t>
   </si>
   <si>
     <t>Сектор розвитку, навчання та підбору персоналу</t>
   </si>
   <si>
     <t>Шидловська Вікторія Олександрівна</t>
   </si>
   <si>
     <t>Управління правового забезпечення</t>
   </si>
   <si>
     <t>Зінченко Сергій Володимирович</t>
   </si>
@@ -876,51 +885,51 @@
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C389"/>
+  <dimension ref="A1:C392"/>
   <cols>
     <col min="1" max="1" width="60"/>
     <col min="2" max="2" width="60"/>
     <col min="3" max="3" width="32"/>
   </cols>
   <sheetData>
     <row r="1"/>
     <row r="2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5"/>
     <row r="6">
       <c r="A6" t="s">
@@ -1307,1094 +1316,1109 @@
         <v>74</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="99"/>
     <row r="100">
       <c r="A100" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="102"/>
     <row r="103">
       <c r="A103" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="104"/>
-[...1 lines deleted...]
-      <c r="A105" t="s">
+    <row r="104">
+      <c r="A104" t="s">
         <v>79</v>
       </c>
     </row>
+    <row r="105"/>
     <row r="106">
       <c r="A106" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="107"/>
-[...1 lines deleted...]
-      <c r="A108" t="s">
+    <row r="107">
+      <c r="A107" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="109"/>
-[...1 lines deleted...]
-      <c r="A110" t="s">
+    <row r="108"/>
+    <row r="109">
+      <c r="A109" t="s">
         <v>82</v>
       </c>
     </row>
+    <row r="110"/>
     <row r="111">
       <c r="A111" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="112"/>
-[...1 lines deleted...]
-      <c r="A113" t="s">
+    <row r="112">
+      <c r="A112" t="s">
         <v>84</v>
       </c>
     </row>
+    <row r="113"/>
     <row r="114">
       <c r="A114" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="115"/>
-[...1 lines deleted...]
-      <c r="A116" t="s">
+    <row r="115">
+      <c r="A115" t="s">
         <v>86</v>
       </c>
     </row>
+    <row r="116"/>
     <row r="117">
       <c r="A117" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="118"/>
-[...1 lines deleted...]
-      <c r="A119" t="s">
+    <row r="118">
+      <c r="A118" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="120"/>
-[...1 lines deleted...]
-      <c r="A121" t="s">
+    <row r="119"/>
+    <row r="120">
+      <c r="A120" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="122"/>
-[...1 lines deleted...]
-      <c r="A123" t="s">
+    <row r="121"/>
+    <row r="122">
+      <c r="A122" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="124"/>
-[...1 lines deleted...]
-      <c r="A125" t="s">
+    <row r="123"/>
+    <row r="124">
+      <c r="A124" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="126"/>
-[...1 lines deleted...]
-      <c r="A127" t="s">
+    <row r="125"/>
+    <row r="126">
+      <c r="A126" t="s">
         <v>92</v>
       </c>
     </row>
+    <row r="127"/>
     <row r="128">
       <c r="A128" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="129"/>
-[...1 lines deleted...]
-      <c r="A130" t="s">
+    <row r="129">
+      <c r="A129" t="s">
         <v>94</v>
       </c>
     </row>
+    <row r="130"/>
     <row r="131">
       <c r="A131" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="133"/>
-[...1 lines deleted...]
-      <c r="A134" t="s">
+    <row r="133">
+      <c r="A133" t="s">
         <v>97</v>
       </c>
     </row>
+    <row r="134"/>
     <row r="135">
       <c r="A135" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="136"/>
-[...1 lines deleted...]
-      <c r="A137" t="s">
+    <row r="136">
+      <c r="A136" t="s">
         <v>99</v>
       </c>
     </row>
+    <row r="137"/>
     <row r="138">
       <c r="A138" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="139"/>
-[...1 lines deleted...]
-      <c r="A140" t="s">
+    <row r="139">
+      <c r="A139" t="s">
         <v>101</v>
       </c>
     </row>
+    <row r="140"/>
     <row r="141">
       <c r="A141" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="143"/>
-[...1 lines deleted...]
-      <c r="A144" t="s">
+    <row r="143">
+      <c r="A143" t="s">
         <v>104</v>
       </c>
     </row>
+    <row r="144"/>
     <row r="145">
       <c r="A145" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="147"/>
-[...1 lines deleted...]
-      <c r="A148" t="s">
+    <row r="147">
+      <c r="A147" t="s">
         <v>107</v>
       </c>
     </row>
+    <row r="148"/>
     <row r="149">
       <c r="A149" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="150"/>
-[...1 lines deleted...]
-      <c r="A151" t="s">
+    <row r="150">
+      <c r="A150" t="s">
         <v>109</v>
       </c>
     </row>
+    <row r="151"/>
     <row r="152">
       <c r="A152" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="153"/>
-[...1 lines deleted...]
-      <c r="A154" t="s">
+    <row r="153">
+      <c r="A153" t="s">
         <v>111</v>
       </c>
     </row>
+    <row r="154"/>
     <row r="155">
       <c r="A155" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="156"/>
-[...1 lines deleted...]
-      <c r="A157" t="s">
+    <row r="156">
+      <c r="A156" t="s">
         <v>113</v>
       </c>
     </row>
+    <row r="157"/>
     <row r="158">
       <c r="A158" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="160"/>
-[...1 lines deleted...]
-      <c r="A161" t="s">
+    <row r="160">
+      <c r="A160" t="s">
         <v>116</v>
       </c>
     </row>
+    <row r="161"/>
     <row r="162">
       <c r="A162" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="163"/>
-[...1 lines deleted...]
-      <c r="A164" t="s">
+    <row r="163">
+      <c r="A163" t="s">
         <v>118</v>
       </c>
     </row>
+    <row r="164"/>
     <row r="165">
       <c r="A165" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="166"/>
-[...1 lines deleted...]
-      <c r="A167" t="s">
+    <row r="166">
+      <c r="A166" t="s">
         <v>120</v>
       </c>
     </row>
+    <row r="167"/>
     <row r="168">
       <c r="A168" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="169"/>
-[...1 lines deleted...]
-      <c r="A170" t="s">
+    <row r="169">
+      <c r="A169" t="s">
         <v>122</v>
       </c>
     </row>
+    <row r="170"/>
     <row r="171">
       <c r="A171" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="172"/>
-[...1 lines deleted...]
-      <c r="A173" t="s">
+    <row r="172">
+      <c r="A172" t="s">
         <v>124</v>
       </c>
     </row>
+    <row r="173"/>
     <row r="174">
       <c r="A174" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="175"/>
-[...1 lines deleted...]
-      <c r="A176" t="s">
+    <row r="175">
+      <c r="A175" t="s">
         <v>126</v>
       </c>
     </row>
+    <row r="176"/>
     <row r="177">
       <c r="A177" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="178"/>
-[...1 lines deleted...]
-      <c r="A179" t="s">
+    <row r="178">
+      <c r="A178" t="s">
         <v>128</v>
       </c>
     </row>
+    <row r="179"/>
     <row r="180">
       <c r="A180" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="181"/>
-[...1 lines deleted...]
-      <c r="A182" t="s">
+    <row r="181">
+      <c r="A181" t="s">
         <v>130</v>
       </c>
     </row>
+    <row r="182"/>
     <row r="183">
       <c r="A183" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="185"/>
-[...1 lines deleted...]
-      <c r="A186" t="s">
+    <row r="185">
+      <c r="A185" t="s">
         <v>133</v>
       </c>
     </row>
+    <row r="186"/>
     <row r="187">
       <c r="A187" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="188"/>
-[...1 lines deleted...]
-      <c r="A189" t="s">
+    <row r="188">
+      <c r="A188" t="s">
         <v>135</v>
       </c>
     </row>
+    <row r="189"/>
     <row r="190">
       <c r="A190" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="191"/>
-[...1 lines deleted...]
-      <c r="A192" t="s">
+    <row r="191">
+      <c r="A191" t="s">
         <v>137</v>
       </c>
     </row>
+    <row r="192"/>
     <row r="193">
       <c r="A193" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="194"/>
-[...1 lines deleted...]
-      <c r="A195" t="s">
+    <row r="194">
+      <c r="A194" t="s">
         <v>139</v>
       </c>
     </row>
+    <row r="195"/>
     <row r="196">
       <c r="A196" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="197"/>
-[...1 lines deleted...]
-      <c r="A198" t="s">
+    <row r="197">
+      <c r="A197" t="s">
         <v>141</v>
       </c>
     </row>
+    <row r="198"/>
     <row r="199">
       <c r="A199" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="200"/>
-[...1 lines deleted...]
-      <c r="A201" t="s">
+    <row r="200">
+      <c r="A200" t="s">
         <v>143</v>
       </c>
     </row>
+    <row r="201"/>
     <row r="202">
       <c r="A202" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="203"/>
-[...1 lines deleted...]
-      <c r="A204" t="s">
+    <row r="203">
+      <c r="A203" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="205"/>
-[...1 lines deleted...]
-      <c r="A206" t="s">
+    <row r="204"/>
+    <row r="205">
+      <c r="A205" t="s">
         <v>146</v>
       </c>
     </row>
+    <row r="206"/>
     <row r="207">
       <c r="A207" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="208"/>
-[...1 lines deleted...]
-      <c r="A209" t="s">
+    <row r="208">
+      <c r="A208" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="210"/>
+    <row r="209"/>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>149</v>
+      </c>
+    </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      <c r="A212" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="213"/>
+    <row r="212"/>
+    <row r="213">
+      <c r="A213" t="s">
+        <v>151</v>
+      </c>
+    </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="215"/>
     <row r="216">
       <c r="A216" t="s">
-        <v>152</v>
-[...4 lines deleted...]
-      <c r="A218" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="219"/>
-[...1 lines deleted...]
-      <c r="A220" t="s">
+    <row r="217">
+      <c r="A217" t="s">
         <v>154</v>
       </c>
     </row>
+    <row r="218"/>
+    <row r="219">
+      <c r="A219" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="220"/>
     <row r="221">
       <c r="A221" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="222"/>
     <row r="223">
       <c r="A223" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="225"/>
     <row r="226">
       <c r="A226" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="228"/>
     <row r="229">
       <c r="A229" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="231"/>
     <row r="232">
       <c r="A232" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="A234" t="s">
         <v>164</v>
       </c>
     </row>
+    <row r="234"/>
     <row r="235">
       <c r="A235" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="236"/>
+    <row r="236">
+      <c r="A236" t="s">
+        <v>166</v>
+      </c>
+    </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>166</v>
-[...4 lines deleted...]
-      <c r="A239" t="s">
         <v>167</v>
       </c>
     </row>
+    <row r="238">
+      <c r="A238" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="239"/>
     <row r="240">
       <c r="A240" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="241"/>
     <row r="242">
       <c r="A242" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="244"/>
     <row r="245">
       <c r="A245" t="s">
-        <v>137</v>
+        <v>172</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="247"/>
     <row r="248">
       <c r="A248" t="s">
-        <v>172</v>
+        <v>138</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="250"/>
     <row r="251">
       <c r="A251" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="253"/>
     <row r="254">
       <c r="A254" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      <c r="A256" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="257"/>
+    <row r="256"/>
+    <row r="257">
+      <c r="A257" t="s">
+        <v>179</v>
+      </c>
+    </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="260"/>
     <row r="261">
       <c r="A261" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="263"/>
     <row r="264">
       <c r="A264" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="266"/>
     <row r="267">
       <c r="A267" t="s">
-        <v>185</v>
-[...4 lines deleted...]
-      <c r="A269" t="s">
         <v>186</v>
       </c>
     </row>
+    <row r="268">
+      <c r="A268" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="269"/>
     <row r="270">
       <c r="A270" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      <c r="A271" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="272"/>
+    <row r="271"/>
+    <row r="272">
+      <c r="A272" t="s">
+        <v>189</v>
+      </c>
+    </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="A275" t="s">
         <v>191</v>
       </c>
     </row>
+    <row r="275"/>
     <row r="276">
       <c r="A276" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="277"/>
+    <row r="277">
+      <c r="A277" t="s">
+        <v>193</v>
+      </c>
+    </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="280"/>
     <row r="281">
       <c r="A281" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      <c r="A283" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="284"/>
+    <row r="283"/>
+    <row r="284">
+      <c r="A284" t="s">
+        <v>198</v>
+      </c>
+    </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="287"/>
     <row r="288">
       <c r="A288" t="s">
-        <v>200</v>
-[...4 lines deleted...]
-      <c r="A290" t="s">
         <v>201</v>
       </c>
     </row>
+    <row r="289">
+      <c r="A289" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="290"/>
     <row r="291">
       <c r="A291" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="292"/>
     <row r="293">
       <c r="A293" t="s">
-        <v>203</v>
-[...4 lines deleted...]
-      <c r="A295" t="s">
         <v>204</v>
       </c>
     </row>
+    <row r="294">
+      <c r="A294" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="295"/>
     <row r="296">
       <c r="A296" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="297"/>
     <row r="298">
       <c r="A298" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      <c r="A300" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="301"/>
+    <row r="300"/>
+    <row r="301">
+      <c r="A301" t="s">
+        <v>209</v>
+      </c>
+    </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="304"/>
     <row r="305">
       <c r="A305" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="307"/>
     <row r="308">
       <c r="A308" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="A310" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="311"/>
+    <row r="310"/>
+    <row r="311">
+      <c r="A311" t="s">
+        <v>216</v>
+      </c>
+    </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="314"/>
     <row r="315">
       <c r="A315" t="s">
-        <v>218</v>
-[...4 lines deleted...]
-      <c r="A317" t="s">
         <v>219</v>
       </c>
     </row>
+    <row r="316">
+      <c r="A316" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="317"/>
     <row r="318">
       <c r="A318" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="319"/>
     <row r="320">
       <c r="A320" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="322"/>
     <row r="323">
       <c r="A323" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="325"/>
     <row r="326">
       <c r="A326" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="328"/>
     <row r="329">
       <c r="A329" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      <c r="A331" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="332"/>
+    <row r="331"/>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>230</v>
+      </c>
+    </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      <c r="A334" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="335"/>
+    <row r="334"/>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>232</v>
+      </c>
+    </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      <c r="A337" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="338"/>
+    <row r="337"/>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>234</v>
+      </c>
+    </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      <c r="A340" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="341"/>
+    <row r="340"/>
+    <row r="341">
+      <c r="A341" t="s">
+        <v>236</v>
+      </c>
+    </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>236</v>
-[...3 lines deleted...]
-      <c r="A343" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="344"/>
+    <row r="343"/>
+    <row r="344">
+      <c r="A344" t="s">
+        <v>238</v>
+      </c>
+    </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>238</v>
-[...3 lines deleted...]
-      <c r="A346" t="s">
         <v>239</v>
       </c>
     </row>
+    <row r="346"/>
     <row r="347">
       <c r="A347" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="348"/>
+    <row r="348">
+      <c r="A348" t="s">
+        <v>241</v>
+      </c>
+    </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="350"/>
     <row r="351">
       <c r="A351" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="353"/>
     <row r="354">
       <c r="A354" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="356"/>
     <row r="357">
       <c r="A357" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="359"/>
     <row r="360">
       <c r="A360" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="362"/>
     <row r="363">
       <c r="A363" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="365"/>
     <row r="366">
       <c r="A366" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="368"/>
     <row r="369">
       <c r="A369" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="371"/>
     <row r="372">
       <c r="A372" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="374"/>
     <row r="375">
       <c r="A375" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      <c r="A377" t="s">
         <v>260</v>
       </c>
     </row>
+    <row r="377"/>
     <row r="378">
       <c r="A378" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="379"/>
+    <row r="379">
+      <c r="A379" t="s">
+        <v>262</v>
+      </c>
+    </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="382"/>
     <row r="383">
       <c r="A383" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="385"/>
     <row r="386">
       <c r="A386" t="s">
-        <v>266</v>
-[...4 lines deleted...]
-      <c r="A388" t="s">
         <v>267</v>
       </c>
     </row>
+    <row r="387">
+      <c r="A387" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="388"/>
     <row r="389">
       <c r="A389" t="s">
-        <v>268</v>
+        <v>269</v>
+      </c>
+    </row>
+    <row r="390"/>
+    <row r="391">
+      <c r="A391" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="s">
+        <v>271</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>